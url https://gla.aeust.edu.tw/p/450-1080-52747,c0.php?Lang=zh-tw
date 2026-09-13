--- v0 (2026-03-11)
+++ v1 (2026-09-13)
@@ -1,575 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="398B99A1" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="007E5768" w:rsidRDefault="004A11AA" w:rsidP="00AE7796">
+    <w:p w14:paraId="398B99A1" w14:textId="06DB510E" w:rsidR="004A11AA" w:rsidRPr="007E5768" w:rsidRDefault="004A11AA" w:rsidP="00AE7796">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:rightChars="160" w:right="384"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5768">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>亞東</w:t>
       </w:r>
       <w:r w:rsidR="00D62823">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>科技大學校</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5768">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>外實習輔導老師訪視紀錄表</w:t>
       </w:r>
+      <w:r w:rsidR="00A22492">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-境外生</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B919420" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="001C19F9" w:rsidRDefault="004A11AA" w:rsidP="00C770E4">
+    <w:p w14:paraId="3B919420" w14:textId="7BA3492D" w:rsidR="004A11AA" w:rsidRPr="001C19F9" w:rsidRDefault="004A11AA" w:rsidP="00C770E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:ind w:right="480"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>訪視日期：</w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C19F9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10232" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1727"/>
-        <w:gridCol w:w="3607"/>
+        <w:gridCol w:w="1724"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="2251"/>
         <w:gridCol w:w="433"/>
-        <w:gridCol w:w="966"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="186"/>
         <w:gridCol w:w="664"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="373592D5" w14:textId="77777777" w:rsidTr="00AE7796">
+      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="0A0CD61F" w14:textId="77777777" w:rsidTr="005E3E3C">
         <w:trPr>
-          <w:trHeight w:val="247"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10232" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D4EB538" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學生姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="3601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8AF5E4" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="6F8AF5E4" w14:textId="2BAA6A78" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="00DF4055" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41080FC8" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00C770E4">
+          <w:p w14:paraId="41080FC8" w14:textId="1BF35E07" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="00DF4055" w:rsidP="00C770E4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB3A20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-24"/>
               </w:rPr>
-              <w:t>系</w:t>
-[...34 lines deleted...]
-              <w:t>班別</w:t>
+              <w:t>科系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3499" w:type="dxa"/>
+            <w:tcW w:w="3508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6D52517B" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="52E89334" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="52E89334" w14:textId="395A9269" w:rsidTr="005E3E3C">
         <w:trPr>
-          <w:trHeight w:val="373"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="297F0F3F" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="297F0F3F" w14:textId="13F41CF5" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00173A95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>專班名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3601" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A78AF45" w14:textId="1707A937" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB3A20">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>新</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>南向專班</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3A20">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>海青班</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64ADA62A" w14:textId="668233B1" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年級</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AF8A67" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="099BF17D" w14:textId="77777777" w:rsidTr="005E3E3C">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0947FED5" w14:textId="523D2E62" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習機構</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A78AF45" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="2A07D5A5" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="463AAB55" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="463AAB55" w14:textId="77777777" w:rsidTr="005E3E3C">
         <w:trPr>
-          <w:trHeight w:val="373"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F640104" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="3F640104" w14:textId="60449DEE" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB3A20">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>住宿調查</w:t>
+              <w:t>實習地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A87C919" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="7A87C919" w14:textId="19BE0ECB" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB3A20">
-[...3 lines deleted...]
-              <w:t>○家裡</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB3A20">
-[...33 lines deleted...]
-              <w:t>○租屋</w:t>
+            <w:r w:rsidRPr="005E3E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (填寫縣市區域即可)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="651F9949" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="651F9949" w14:textId="77777777" w:rsidTr="005E3E3C">
         <w:trPr>
-          <w:trHeight w:val="373"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CBC168" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="53CBC168" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>是否超時加班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC79157" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="4AC79157" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○是</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○否</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C770E4" w:rsidRPr="00BB3A20" w14:paraId="679A5F4F" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="679A5F4F" w14:textId="77777777" w:rsidTr="005E3E3C">
         <w:trPr>
           <w:trHeight w:val="273"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084867D4" w14:textId="77777777" w:rsidR="00C770E4" w:rsidRPr="00BB3A20" w:rsidRDefault="00C770E4" w:rsidP="00D451BA">
+          <w:p w14:paraId="084867D4" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>是否符合</w:t>
-[...11 lines deleted...]
-              <w:t>合約規範</w:t>
+              <w:t>是否符合實習合約規範</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC3EF7A" w14:textId="77777777" w:rsidR="00287161" w:rsidRPr="00287161" w:rsidRDefault="00287161" w:rsidP="00D451BA">
+          <w:p w14:paraId="5CC3EF7A" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:beforeLines="25" w:before="90" w:afterLines="25" w:after="90" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>保險：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□勞保</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -629,1689 +663,735 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>可複選</w:t>
             </w:r>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C715C0" w14:textId="77777777" w:rsidR="00C770E4" w:rsidRPr="00C770E4" w:rsidRDefault="00287161" w:rsidP="00D451BA">
+          <w:p w14:paraId="63C715C0" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00C770E4" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:beforeLines="25" w:before="90" w:afterLines="25" w:after="90" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訪視情形</w:t>
             </w:r>
-            <w:r w:rsidR="00C770E4" w:rsidRPr="00287161">
+            <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：○符合</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C770E4" w:rsidRPr="00287161">
+            <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○不符合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="7753E9AE" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="7753E9AE" w14:textId="77777777" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="84"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28473D81" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00D451BA">
+          <w:p w14:paraId="28473D81" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習內容與專業課程相關性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="500F559B" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00D451BA">
+          <w:p w14:paraId="500F559B" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="13676F29" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="13676F29" w14:textId="77777777" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="177"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6938B843" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRDefault="004A11AA" w:rsidP="00D451BA">
+          <w:p w14:paraId="6938B843" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>情形</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4001CC83" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00D451BA">
+          <w:p w14:paraId="4001CC83" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="200FA631" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00D451BA">
+          <w:p w14:paraId="200FA631" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6B0E" w:rsidRPr="00BB3A20" w14:paraId="247A4C7E" w14:textId="77777777" w:rsidTr="00AE7796">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="247A4C7E" w14:textId="66567D15" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="721"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="4382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022024B5" w14:textId="77777777" w:rsidR="00CD6B0E" w:rsidRPr="007B6605" w:rsidRDefault="00AE7796" w:rsidP="00E2177D">
+          <w:p w14:paraId="0A8276C9" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B6605">
+            <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>校外</w:t>
-[...19 lines deleted...]
-              <w:t>狀況</w:t>
+              <w:t>訪視照片</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="262CD8B2" w14:textId="77777777" w:rsidR="00AE7796" w:rsidRPr="007B6605" w:rsidRDefault="00AE7796" w:rsidP="00E2177D">
+          <w:p w14:paraId="2181ED33" w14:textId="451A13CE" w:rsidR="005E3E3C" w:rsidRPr="007B6605" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="-50" w:right="-120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4034" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAAAB4B" w14:textId="0E9246A3" w:rsidR="005E3E3C" w:rsidRPr="007B6605" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B6605">
-[...3 lines deleted...]
-              <w:t>(環境狀況)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+              </w:rPr>
+              <w:t>(照片</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:t>住家裡則免填</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 訪視老師與企業主)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4474" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1075816A" w14:textId="77777777" w:rsidR="00AE7796" w:rsidRPr="007B6605" w:rsidRDefault="00AE7796" w:rsidP="00D451BA">
+          <w:p w14:paraId="1F09785B" w14:textId="21A8FC76" w:rsidR="005E3E3C" w:rsidRPr="007B6605" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B6605">
-[...798 lines deleted...]
-              <w:t>□危險</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6"/>
+              </w:rPr>
+              <w:t>(照片二 訪視老師與學生)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="4AD05B85" w14:textId="77777777" w:rsidTr="00CD4661">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="61C88A8D" w14:textId="77777777" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="1793"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5408A" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="203EC155" w14:textId="60F8D991" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>訪視照片</w:t>
+              <w:t>學生</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...2 lines deleted...]
-              <w:t>(照片一 訪視老師與企業主)</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4465" w:type="dxa"/>
+            <w:tcW w:w="4034" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B613238" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00200F20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="3B7B2515" w14:textId="45BF8D08" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...120 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4A73B0" w14:textId="58ACE4A8" w:rsidR="00CD4661" w:rsidRPr="00BB3A20" w:rsidRDefault="00CD4661" w:rsidP="003510E1">
+          <w:p w14:paraId="7E4A73B0" w14:textId="58ACE4A8" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學生簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2844" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="228BA1BD" w14:textId="5CE7963A" w:rsidR="00CD4661" w:rsidRPr="00BB3A20" w:rsidRDefault="00CD4661" w:rsidP="003510E1">
+          <w:p w14:paraId="228BA1BD" w14:textId="5CE7963A" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A620EA" w:rsidRPr="00BB3A20" w14:paraId="6FDDBCCD" w14:textId="77777777" w:rsidTr="0095447C">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="6FDDBCCD" w14:textId="77777777" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="828"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65783A95" w14:textId="77777777" w:rsidR="00A620EA" w:rsidRPr="00BB3A20" w:rsidRDefault="00A620EA" w:rsidP="003510E1">
+          <w:p w14:paraId="65783A95" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="506C4D87" w14:textId="77777777" w:rsidR="00A620EA" w:rsidRPr="00BB3A20" w:rsidRDefault="00A620EA" w:rsidP="003510E1">
+          <w:p w14:paraId="506C4D87" w14:textId="743F6501" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>主管意見</w:t>
+              <w:t>主管</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>建議</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4040" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4034" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="75A74E9C" w14:textId="77777777" w:rsidR="00A620EA" w:rsidRPr="00BB3A20" w:rsidRDefault="00A620EA" w:rsidP="003510E1">
+          <w:p w14:paraId="75A74E9C" w14:textId="60924153" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DE1257" w14:textId="77777777" w:rsidR="00A620EA" w:rsidRDefault="00A620EA" w:rsidP="003510E1">
+          <w:p w14:paraId="21DE1257" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習單位</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E7FAD36" w14:textId="41A995A1" w:rsidR="00A620EA" w:rsidRPr="00BB3A20" w:rsidRDefault="00A620EA" w:rsidP="003510E1">
+          <w:p w14:paraId="2E7FAD36" w14:textId="41A995A1" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>主管簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2844" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E7275B" w14:textId="215FDCD3" w:rsidR="00A620EA" w:rsidRPr="00BB3A20" w:rsidRDefault="00A620EA" w:rsidP="003510E1">
+          <w:p w14:paraId="65E7275B" w14:textId="215FDCD3" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="736D7B88" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="736D7B88" w14:textId="77777777" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="624"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A0F025" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="003510E1">
+          <w:p w14:paraId="28A0F025" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>綜合輔導意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41299608" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="003510E1">
+          <w:p w14:paraId="41299608" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="3BB10F9E" w14:textId="77777777" w:rsidTr="00D451BA">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="3BB10F9E" w14:textId="77777777" w:rsidTr="00C726E2">
         <w:trPr>
-          <w:trHeight w:val="625"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="1724" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A290D50" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRDefault="004A11AA" w:rsidP="003510E1">
+          <w:p w14:paraId="4A290D50" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>輔導聯繫或</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F0881C" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="003510E1">
+          <w:p w14:paraId="23F0881C" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>建議事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA2700A" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="003510E1">
+          <w:p w14:paraId="5DA2700A" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="79D1B5BD" w14:textId="77777777" w:rsidTr="00CD4661">
+      <w:tr w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w14:paraId="79D1B5BD" w14:textId="5F7D613C" w:rsidTr="00936FCA">
         <w:trPr>
           <w:trHeight w:val="194"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B0EE07" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="28A83CEA" w14:textId="43F27F3E" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="00936FCA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訪視老師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="28A83CEA" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="5935A397" w14:textId="6EC819A9" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="00936FCA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>系主任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4465" w:type="dxa"/>
+            <w:tcW w:w="3694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5935A397" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="0056379F" w:rsidP="00E2177D">
+          <w:p w14:paraId="6808159C" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>院</w:t>
-[...5 lines deleted...]
-              <w:t>長</w:t>
+              <w:t>院長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="18354CD1" w14:textId="77777777" w:rsidTr="005E0CF7">
+      <w:tr w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w14:paraId="18354CD1" w14:textId="52EBF24F" w:rsidTr="00936FCA">
         <w:trPr>
           <w:trHeight w:val="708"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D360459" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="1C51D1BB" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C51D1BB" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="09E7AF1B" w14:textId="25353BBF" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4465" w:type="dxa"/>
+            <w:tcW w:w="3694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09E7AF1B" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="40BB9272" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FD0B5A2" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="004A11AA" w:rsidRDefault="004A11AA" w:rsidP="00BB7980">
-      <w:pPr>
+    <w:p w14:paraId="4C2A5029" w14:textId="77777777" w:rsidR="00C726E2" w:rsidRDefault="00C726E2" w:rsidP="00C726E2">
+      <w:pPr>
+        <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A11AA" w:rsidRPr="004A11AA" w:rsidSect="00BB7980">
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00C726E2" w:rsidSect="00C726E2">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="142" w:right="720" w:bottom="0" w:left="720" w:header="142" w:footer="168" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="142" w:footer="454" w:gutter="0"/>
       <w:pgBorders>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38BC2502" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="70388B9D" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2345,112 +1425,120 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="?">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Adobe 繁黑體 Std B"/>
+    <w:altName w:val="Malgun Gothic Semilight"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康中圓體">
-    <w:panose1 w:val="020F0509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70BA22BD" w14:textId="77777777" w:rsidR="00E2177D" w:rsidRDefault="003B41BF" w:rsidP="003B41BF">
+  <w:p w14:paraId="70BA22BD" w14:textId="167D43C4" w:rsidR="00E2177D" w:rsidRDefault="003B41BF" w:rsidP="003B41BF">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003B41BF">
       <w:t>SA-5-09</w:t>
+    </w:r>
+    <w:r w:rsidR="00C726E2">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>-1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44E90039" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="409BAA6B" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4587,61 +3675,61 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1075014909">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="179396135">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1101757768">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1693074265">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1891262574">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="244388710">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4731,50 +3819,51 @@
     <w:rsid w:val="00194073"/>
     <w:rsid w:val="001A0FDD"/>
     <w:rsid w:val="001A10F6"/>
     <w:rsid w:val="001A3634"/>
     <w:rsid w:val="001A37D0"/>
     <w:rsid w:val="001B2515"/>
     <w:rsid w:val="001B6566"/>
     <w:rsid w:val="001C0CAC"/>
     <w:rsid w:val="001C0EC8"/>
     <w:rsid w:val="001D1E2E"/>
     <w:rsid w:val="001D1FBD"/>
     <w:rsid w:val="001D2F47"/>
     <w:rsid w:val="001D371A"/>
     <w:rsid w:val="001D3A18"/>
     <w:rsid w:val="001D4884"/>
     <w:rsid w:val="001D4BFB"/>
     <w:rsid w:val="001D5337"/>
     <w:rsid w:val="001D618F"/>
     <w:rsid w:val="001D74D8"/>
     <w:rsid w:val="001E012C"/>
     <w:rsid w:val="001E162D"/>
     <w:rsid w:val="001E1949"/>
     <w:rsid w:val="001E27B4"/>
     <w:rsid w:val="001E37E3"/>
     <w:rsid w:val="001E783E"/>
+    <w:rsid w:val="001F1FD7"/>
     <w:rsid w:val="001F32CD"/>
     <w:rsid w:val="001F4FA5"/>
     <w:rsid w:val="001F6356"/>
     <w:rsid w:val="00200DBC"/>
     <w:rsid w:val="0020657D"/>
     <w:rsid w:val="002071DB"/>
     <w:rsid w:val="00210E2A"/>
     <w:rsid w:val="00210F0C"/>
     <w:rsid w:val="00212960"/>
     <w:rsid w:val="00216469"/>
     <w:rsid w:val="00216FCE"/>
     <w:rsid w:val="00217927"/>
     <w:rsid w:val="00221BEE"/>
     <w:rsid w:val="00223234"/>
     <w:rsid w:val="002232B3"/>
     <w:rsid w:val="00223CE0"/>
     <w:rsid w:val="00225108"/>
     <w:rsid w:val="00231389"/>
     <w:rsid w:val="002322FF"/>
     <w:rsid w:val="002354C6"/>
     <w:rsid w:val="00235EDE"/>
     <w:rsid w:val="00237304"/>
     <w:rsid w:val="00240643"/>
     <w:rsid w:val="0024287A"/>
     <w:rsid w:val="002467CE"/>
@@ -4978,70 +4067,73 @@
     <w:rsid w:val="0059455D"/>
     <w:rsid w:val="00594DC4"/>
     <w:rsid w:val="00595D90"/>
     <w:rsid w:val="0059717C"/>
     <w:rsid w:val="00597421"/>
     <w:rsid w:val="005A345D"/>
     <w:rsid w:val="005A3A54"/>
     <w:rsid w:val="005A46CE"/>
     <w:rsid w:val="005A79A4"/>
     <w:rsid w:val="005B0FD4"/>
     <w:rsid w:val="005B4881"/>
     <w:rsid w:val="005B5117"/>
     <w:rsid w:val="005B7AFD"/>
     <w:rsid w:val="005C0677"/>
     <w:rsid w:val="005C413A"/>
     <w:rsid w:val="005C77A5"/>
     <w:rsid w:val="005D0980"/>
     <w:rsid w:val="005D0DF2"/>
     <w:rsid w:val="005D38C9"/>
     <w:rsid w:val="005D6D75"/>
     <w:rsid w:val="005E04EC"/>
     <w:rsid w:val="005E0CF7"/>
     <w:rsid w:val="005E1146"/>
     <w:rsid w:val="005E1D4C"/>
     <w:rsid w:val="005E37FC"/>
+    <w:rsid w:val="005E3E3C"/>
     <w:rsid w:val="005E40D1"/>
     <w:rsid w:val="005E42BE"/>
     <w:rsid w:val="005F0C90"/>
     <w:rsid w:val="005F4DE6"/>
     <w:rsid w:val="00601756"/>
     <w:rsid w:val="00601EBF"/>
     <w:rsid w:val="00605BD2"/>
     <w:rsid w:val="00607B5F"/>
     <w:rsid w:val="00610FC3"/>
     <w:rsid w:val="006160F6"/>
     <w:rsid w:val="006171DB"/>
     <w:rsid w:val="00621424"/>
     <w:rsid w:val="00622731"/>
     <w:rsid w:val="00624837"/>
     <w:rsid w:val="00627586"/>
     <w:rsid w:val="00632EDD"/>
     <w:rsid w:val="00640F30"/>
     <w:rsid w:val="0064133A"/>
+    <w:rsid w:val="00643582"/>
     <w:rsid w:val="006435A2"/>
     <w:rsid w:val="00643E71"/>
+    <w:rsid w:val="006459FB"/>
     <w:rsid w:val="00646BBE"/>
     <w:rsid w:val="00647652"/>
     <w:rsid w:val="006508A8"/>
     <w:rsid w:val="00653EDE"/>
     <w:rsid w:val="00654372"/>
     <w:rsid w:val="00655F67"/>
     <w:rsid w:val="006562E9"/>
     <w:rsid w:val="00657241"/>
     <w:rsid w:val="00657D1F"/>
     <w:rsid w:val="0066092E"/>
     <w:rsid w:val="00660EF6"/>
     <w:rsid w:val="00662C53"/>
     <w:rsid w:val="0066486B"/>
     <w:rsid w:val="0066603D"/>
     <w:rsid w:val="0066631C"/>
     <w:rsid w:val="0066763C"/>
     <w:rsid w:val="0067571C"/>
     <w:rsid w:val="00676135"/>
     <w:rsid w:val="00676838"/>
     <w:rsid w:val="00677771"/>
     <w:rsid w:val="006778DE"/>
     <w:rsid w:val="00682854"/>
     <w:rsid w:val="006830D8"/>
     <w:rsid w:val="00683DFA"/>
     <w:rsid w:val="00687FA7"/>
@@ -5159,50 +4251,51 @@
     <w:rsid w:val="008C773A"/>
     <w:rsid w:val="008D0F79"/>
     <w:rsid w:val="008D1B9C"/>
     <w:rsid w:val="008D41FC"/>
     <w:rsid w:val="008D7B76"/>
     <w:rsid w:val="008E32A3"/>
     <w:rsid w:val="008E3541"/>
     <w:rsid w:val="008E73BA"/>
     <w:rsid w:val="008E776D"/>
     <w:rsid w:val="008F0022"/>
     <w:rsid w:val="008F3C01"/>
     <w:rsid w:val="008F73F4"/>
     <w:rsid w:val="00900B8C"/>
     <w:rsid w:val="00901AE3"/>
     <w:rsid w:val="00904D82"/>
     <w:rsid w:val="00905383"/>
     <w:rsid w:val="009075AF"/>
     <w:rsid w:val="009078E0"/>
     <w:rsid w:val="009116E5"/>
     <w:rsid w:val="009165D3"/>
     <w:rsid w:val="009176B7"/>
     <w:rsid w:val="00923FEF"/>
     <w:rsid w:val="00926988"/>
     <w:rsid w:val="009335DB"/>
     <w:rsid w:val="00936906"/>
+    <w:rsid w:val="00936FCA"/>
     <w:rsid w:val="00937C8A"/>
     <w:rsid w:val="00942116"/>
     <w:rsid w:val="009425DC"/>
     <w:rsid w:val="00943863"/>
     <w:rsid w:val="00943FD8"/>
     <w:rsid w:val="00950BD3"/>
     <w:rsid w:val="0095447C"/>
     <w:rsid w:val="009555B0"/>
     <w:rsid w:val="009662B5"/>
     <w:rsid w:val="00970249"/>
     <w:rsid w:val="00971C75"/>
     <w:rsid w:val="009740E9"/>
     <w:rsid w:val="009803B5"/>
     <w:rsid w:val="00981FDE"/>
     <w:rsid w:val="00983DA2"/>
     <w:rsid w:val="00991C46"/>
     <w:rsid w:val="00991F42"/>
     <w:rsid w:val="0099740B"/>
     <w:rsid w:val="00997C95"/>
     <w:rsid w:val="009A4C8C"/>
     <w:rsid w:val="009A7D15"/>
     <w:rsid w:val="009A7D5D"/>
     <w:rsid w:val="009B02D0"/>
     <w:rsid w:val="009B31CE"/>
     <w:rsid w:val="009B3B09"/>
@@ -5218,74 +4311,76 @@
     <w:rsid w:val="009E10CA"/>
     <w:rsid w:val="009E2E8C"/>
     <w:rsid w:val="009E5A2A"/>
     <w:rsid w:val="009E6592"/>
     <w:rsid w:val="009E7A98"/>
     <w:rsid w:val="009F0349"/>
     <w:rsid w:val="009F0C0D"/>
     <w:rsid w:val="009F1E68"/>
     <w:rsid w:val="009F2364"/>
     <w:rsid w:val="009F2960"/>
     <w:rsid w:val="009F3AD9"/>
     <w:rsid w:val="009F41D5"/>
     <w:rsid w:val="009F4DC4"/>
     <w:rsid w:val="009F5E85"/>
     <w:rsid w:val="00A006D1"/>
     <w:rsid w:val="00A0106C"/>
     <w:rsid w:val="00A02EBD"/>
     <w:rsid w:val="00A12B4D"/>
     <w:rsid w:val="00A12DC4"/>
     <w:rsid w:val="00A134A6"/>
     <w:rsid w:val="00A2027C"/>
     <w:rsid w:val="00A20F36"/>
     <w:rsid w:val="00A21475"/>
     <w:rsid w:val="00A21FED"/>
     <w:rsid w:val="00A221C0"/>
+    <w:rsid w:val="00A22492"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A241A5"/>
     <w:rsid w:val="00A24A29"/>
     <w:rsid w:val="00A24BB7"/>
     <w:rsid w:val="00A26120"/>
     <w:rsid w:val="00A3447B"/>
     <w:rsid w:val="00A42D7D"/>
     <w:rsid w:val="00A43ED4"/>
     <w:rsid w:val="00A457FF"/>
     <w:rsid w:val="00A526DE"/>
     <w:rsid w:val="00A55A93"/>
     <w:rsid w:val="00A55D4C"/>
     <w:rsid w:val="00A56F48"/>
     <w:rsid w:val="00A620EA"/>
     <w:rsid w:val="00A6701A"/>
     <w:rsid w:val="00A677C6"/>
     <w:rsid w:val="00A67958"/>
     <w:rsid w:val="00A70BBE"/>
     <w:rsid w:val="00A724F0"/>
     <w:rsid w:val="00A75B0E"/>
     <w:rsid w:val="00A84936"/>
     <w:rsid w:val="00A84D0D"/>
     <w:rsid w:val="00A9061C"/>
     <w:rsid w:val="00A90697"/>
+    <w:rsid w:val="00A90AC6"/>
     <w:rsid w:val="00A929CB"/>
     <w:rsid w:val="00A93642"/>
     <w:rsid w:val="00A94EB8"/>
     <w:rsid w:val="00AA05C0"/>
     <w:rsid w:val="00AA06C7"/>
     <w:rsid w:val="00AA0F1E"/>
     <w:rsid w:val="00AA3E1C"/>
     <w:rsid w:val="00AA5FAA"/>
     <w:rsid w:val="00AB0014"/>
     <w:rsid w:val="00AB5730"/>
     <w:rsid w:val="00AC0BDC"/>
     <w:rsid w:val="00AC37B4"/>
     <w:rsid w:val="00AC3F2F"/>
     <w:rsid w:val="00AD015E"/>
     <w:rsid w:val="00AD0359"/>
     <w:rsid w:val="00AD03B4"/>
     <w:rsid w:val="00AD67E4"/>
     <w:rsid w:val="00AD75A9"/>
     <w:rsid w:val="00AE012B"/>
     <w:rsid w:val="00AE0C50"/>
     <w:rsid w:val="00AE1E1C"/>
     <w:rsid w:val="00AE7796"/>
     <w:rsid w:val="00AF1811"/>
     <w:rsid w:val="00AF33CF"/>
     <w:rsid w:val="00AF7205"/>
@@ -5349,56 +4444,58 @@
     <w:rsid w:val="00C04A81"/>
     <w:rsid w:val="00C04AF7"/>
     <w:rsid w:val="00C07AFF"/>
     <w:rsid w:val="00C110A8"/>
     <w:rsid w:val="00C12374"/>
     <w:rsid w:val="00C14B34"/>
     <w:rsid w:val="00C16F0F"/>
     <w:rsid w:val="00C17769"/>
     <w:rsid w:val="00C216B3"/>
     <w:rsid w:val="00C26B08"/>
     <w:rsid w:val="00C270D7"/>
     <w:rsid w:val="00C304CC"/>
     <w:rsid w:val="00C31B25"/>
     <w:rsid w:val="00C31D43"/>
     <w:rsid w:val="00C33D57"/>
     <w:rsid w:val="00C346B8"/>
     <w:rsid w:val="00C35F36"/>
     <w:rsid w:val="00C3677F"/>
     <w:rsid w:val="00C411FB"/>
     <w:rsid w:val="00C4257B"/>
     <w:rsid w:val="00C45B0C"/>
     <w:rsid w:val="00C46566"/>
     <w:rsid w:val="00C46F48"/>
     <w:rsid w:val="00C51EE0"/>
     <w:rsid w:val="00C52756"/>
+    <w:rsid w:val="00C56364"/>
     <w:rsid w:val="00C56441"/>
     <w:rsid w:val="00C56E49"/>
     <w:rsid w:val="00C57615"/>
     <w:rsid w:val="00C60343"/>
     <w:rsid w:val="00C61CD3"/>
     <w:rsid w:val="00C6599D"/>
+    <w:rsid w:val="00C726E2"/>
     <w:rsid w:val="00C770E4"/>
     <w:rsid w:val="00C80EFD"/>
     <w:rsid w:val="00C8231D"/>
     <w:rsid w:val="00C82C37"/>
     <w:rsid w:val="00C95235"/>
     <w:rsid w:val="00C96DB8"/>
     <w:rsid w:val="00C97264"/>
     <w:rsid w:val="00CA0C57"/>
     <w:rsid w:val="00CA0F07"/>
     <w:rsid w:val="00CA241B"/>
     <w:rsid w:val="00CA2C37"/>
     <w:rsid w:val="00CA6196"/>
     <w:rsid w:val="00CA6B54"/>
     <w:rsid w:val="00CA7E96"/>
     <w:rsid w:val="00CB7291"/>
     <w:rsid w:val="00CC2AD5"/>
     <w:rsid w:val="00CC4FAB"/>
     <w:rsid w:val="00CC5EB1"/>
     <w:rsid w:val="00CC7CAE"/>
     <w:rsid w:val="00CD4661"/>
     <w:rsid w:val="00CD473B"/>
     <w:rsid w:val="00CD523F"/>
     <w:rsid w:val="00CD59E2"/>
     <w:rsid w:val="00CD6B0E"/>
     <w:rsid w:val="00CD78C4"/>
@@ -5451,50 +4548,51 @@
     <w:rsid w:val="00D747C8"/>
     <w:rsid w:val="00D7660C"/>
     <w:rsid w:val="00D860C8"/>
     <w:rsid w:val="00D943D8"/>
     <w:rsid w:val="00D94AE5"/>
     <w:rsid w:val="00D94F1D"/>
     <w:rsid w:val="00D974F4"/>
     <w:rsid w:val="00DA1190"/>
     <w:rsid w:val="00DA11F6"/>
     <w:rsid w:val="00DA1DA5"/>
     <w:rsid w:val="00DA2B8F"/>
     <w:rsid w:val="00DB0666"/>
     <w:rsid w:val="00DB6220"/>
     <w:rsid w:val="00DC3032"/>
     <w:rsid w:val="00DC66F6"/>
     <w:rsid w:val="00DD18D4"/>
     <w:rsid w:val="00DD46D5"/>
     <w:rsid w:val="00DD5154"/>
     <w:rsid w:val="00DD6781"/>
     <w:rsid w:val="00DE0E7E"/>
     <w:rsid w:val="00DE2B05"/>
     <w:rsid w:val="00DE4CF5"/>
     <w:rsid w:val="00DE4DAF"/>
     <w:rsid w:val="00DF0992"/>
     <w:rsid w:val="00DF32A5"/>
+    <w:rsid w:val="00DF4055"/>
     <w:rsid w:val="00DF57EC"/>
     <w:rsid w:val="00DF60FE"/>
     <w:rsid w:val="00DF6D13"/>
     <w:rsid w:val="00E11603"/>
     <w:rsid w:val="00E121B2"/>
     <w:rsid w:val="00E12AAE"/>
     <w:rsid w:val="00E1637F"/>
     <w:rsid w:val="00E16404"/>
     <w:rsid w:val="00E2177D"/>
     <w:rsid w:val="00E21B34"/>
     <w:rsid w:val="00E21BD6"/>
     <w:rsid w:val="00E24298"/>
     <w:rsid w:val="00E247C9"/>
     <w:rsid w:val="00E262BB"/>
     <w:rsid w:val="00E26657"/>
     <w:rsid w:val="00E34D0F"/>
     <w:rsid w:val="00E35939"/>
     <w:rsid w:val="00E4085E"/>
     <w:rsid w:val="00E40908"/>
     <w:rsid w:val="00E40BD3"/>
     <w:rsid w:val="00E44017"/>
     <w:rsid w:val="00E47F12"/>
     <w:rsid w:val="00E55A94"/>
     <w:rsid w:val="00E55C0D"/>
     <w:rsid w:val="00E55DBE"/>
@@ -5571,51 +4669,51 @@
     <w:rsid w:val="00FE21F7"/>
     <w:rsid w:val="00FE34D7"/>
     <w:rsid w:val="00FE4E73"/>
     <w:rsid w:val="00FE675D"/>
     <w:rsid w:val="00FE7D24"/>
     <w:rsid w:val="00FF058C"/>
     <w:rsid w:val="00FF3468"/>
     <w:rsid w:val="00FF6DD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C7DE49F"/>
   <w15:docId w15:val="{EA5474FD-FCA1-4300-9191-32ECF93367B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -7663,57 +6761,72 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Courier New" w:hAnsi="Arial Unicode MS" w:cs="Courier New"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="HTML 預設格式 字元"/>
     <w:basedOn w:val="a2"/>
     <w:link w:val="HTML"/>
     <w:rsid w:val="004A11AA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Courier New" w:hAnsi="Arial Unicode MS" w:cs="Courier New"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1336108898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7957,56 +7070,72 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45ADCD00-E819-4D57-8635-639C66310BCB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>115</Words>
-  <Characters>658</Characters>
+  <Words>55</Words>
+  <Characters>317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>user</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>772</CharactersWithSpaces>
+  <CharactersWithSpaces>371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>