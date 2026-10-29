--- v1 (2026-09-13)
+++ v2 (2026-10-29)
@@ -144,93 +144,101 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C19F9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10232" w:type="dxa"/>
+        <w:tblW w:w="10419" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1724"/>
+        <w:gridCol w:w="1911"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2251"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="186"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="2844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="0A0CD61F" w14:textId="77777777" w:rsidTr="005E3E3C">
+      <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="0A0CD61F" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="525"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4EB538" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="1D4EB538" w14:textId="2DDCD432" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學生姓名</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD65DD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/學號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F8AF5E4" w14:textId="2BAA6A78" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="00DF4055" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -249,57 +257,58 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-24"/>
               </w:rPr>
               <w:t>科系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6D52517B" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="52E89334" w14:textId="395A9269" w:rsidTr="005E3E3C">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="52E89334" w14:textId="395A9269" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="525"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297F0F3F" w14:textId="13F41CF5" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00173A95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>專班名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A78AF45" w14:textId="1707A937" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
@@ -366,154 +375,157 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>年級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="62AF8A67" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="099BF17D" w14:textId="77777777" w:rsidTr="005E3E3C">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="099BF17D" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="525"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0947FED5" w14:textId="523D2E62" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習機構</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A07D5A5" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="463AAB55" w14:textId="77777777" w:rsidTr="005E3E3C">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="463AAB55" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="525"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F640104" w14:textId="60449DEE" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A87C919" w14:textId="19BE0ECB" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
             <w:r w:rsidRPr="005E3E3C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
               <w:t xml:space="preserve">  (填寫縣市區域即可)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="651F9949" w14:textId="77777777" w:rsidTr="005E3E3C">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="651F9949" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="525"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53CBC168" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>是否超時加班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AC79157" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
@@ -525,57 +537,58 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○是</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○否</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="679A5F4F" w14:textId="77777777" w:rsidTr="005E3E3C">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="679A5F4F" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="273"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="084867D4" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>是否符合實習合約規範</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -694,101 +707,103 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訪視情形</w:t>
             </w:r>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：○符合</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00287161">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○不符合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="7753E9AE" w14:textId="77777777" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="7753E9AE" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="664"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28473D81" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習內容與專業課程相關性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="500F559B" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="13676F29" w14:textId="77777777" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="13676F29" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="664"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6938B843" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>情形</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4001CC83" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
@@ -802,57 +817,58 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="200FA631" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="247A4C7E" w14:textId="66567D15" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="247A4C7E" w14:textId="66567D15" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="4382"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8276C9" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訪視照片</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2181ED33" w14:textId="451A13CE" w:rsidR="005E3E3C" w:rsidRPr="007B6605" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="-50" w:right="-120"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
@@ -899,57 +915,58 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F09785B" w14:textId="21A8FC76" w:rsidR="005E3E3C" w:rsidRPr="007B6605" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6"/>
               </w:rPr>
               <w:t>(照片二 訪視老師與學生)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="61C88A8D" w14:textId="77777777" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="61C88A8D" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="978"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="203EC155" w14:textId="60F8D991" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -982,57 +999,58 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學生簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="228BA1BD" w14:textId="5CE7963A" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="6FDDBCCD" w14:textId="77777777" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="6FDDBCCD" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="978"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65783A95" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>實習</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="506C4D87" w14:textId="743F6501" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
@@ -1101,99 +1119,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>主管簽名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E7275B" w14:textId="215FDCD3" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="736D7B88" w14:textId="77777777" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="736D7B88" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="978"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A0F025" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>綜合輔導意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41299608" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="3BB10F9E" w14:textId="77777777" w:rsidTr="00C726E2">
+      <w:tr w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w14:paraId="3BB10F9E" w14:textId="77777777" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="978"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1911" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A290D50" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>輔導聯繫或</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F0881C" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1206,57 +1226,58 @@
               </w:rPr>
               <w:t>建議事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8508" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA2700A" w14:textId="77777777" w:rsidR="005E3E3C" w:rsidRPr="00BB3A20" w:rsidRDefault="005E3E3C" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w14:paraId="79D1B5BD" w14:textId="5F7D613C" w:rsidTr="00936FCA">
+      <w:tr w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w14:paraId="79D1B5BD" w14:textId="5F7D613C" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="194"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A83CEA" w14:textId="43F27F3E" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="00936FCA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>訪視老師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5935A397" w14:textId="6EC819A9" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="00936FCA">
@@ -1275,57 +1296,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6808159C" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w14:paraId="18354CD1" w14:textId="52EBF24F" w:rsidTr="00936FCA">
+      <w:tr w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w14:paraId="18354CD1" w14:textId="52EBF24F" w:rsidTr="00FD65DD">
         <w:trPr>
           <w:trHeight w:val="708"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3074" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C51D1BB" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09E7AF1B" w14:textId="25353BBF" w:rsidR="00936FCA" w:rsidRPr="00BB3A20" w:rsidRDefault="00936FCA" w:rsidP="005E3E3C">
             <w:pPr>
@@ -1483,53 +1505,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康中圓體">
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="70BA22BD" w14:textId="167D43C4" w:rsidR="00E2177D" w:rsidRDefault="003B41BF" w:rsidP="003B41BF">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003B41BF">
       <w:t>SA-5-09</w:t>
     </w:r>
     <w:r w:rsidR="00C726E2">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>-1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44E90039" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="409BAA6B" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
@@ -3685,51 +3704,51 @@
   <w:num w:numId="21" w16cid:durableId="1693074265">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1891262574">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="244388710">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -3793,50 +3812,51 @@
     <w:rsid w:val="001221C7"/>
     <w:rsid w:val="0012238C"/>
     <w:rsid w:val="0012304D"/>
     <w:rsid w:val="00124C96"/>
     <w:rsid w:val="00127BB6"/>
     <w:rsid w:val="001300C5"/>
     <w:rsid w:val="00131432"/>
     <w:rsid w:val="00135404"/>
     <w:rsid w:val="001406C1"/>
     <w:rsid w:val="00141920"/>
     <w:rsid w:val="00143B6C"/>
     <w:rsid w:val="001466A9"/>
     <w:rsid w:val="001467C5"/>
     <w:rsid w:val="0015134F"/>
     <w:rsid w:val="00151811"/>
     <w:rsid w:val="00162DEC"/>
     <w:rsid w:val="00163279"/>
     <w:rsid w:val="001641FC"/>
     <w:rsid w:val="001644A8"/>
     <w:rsid w:val="00164B58"/>
     <w:rsid w:val="0017340C"/>
     <w:rsid w:val="0017356F"/>
     <w:rsid w:val="00174E47"/>
     <w:rsid w:val="00175F43"/>
     <w:rsid w:val="0018554C"/>
+    <w:rsid w:val="00186E38"/>
     <w:rsid w:val="001902BB"/>
     <w:rsid w:val="00194073"/>
     <w:rsid w:val="001A0FDD"/>
     <w:rsid w:val="001A10F6"/>
     <w:rsid w:val="001A3634"/>
     <w:rsid w:val="001A37D0"/>
     <w:rsid w:val="001B2515"/>
     <w:rsid w:val="001B6566"/>
     <w:rsid w:val="001C0CAC"/>
     <w:rsid w:val="001C0EC8"/>
     <w:rsid w:val="001D1E2E"/>
     <w:rsid w:val="001D1FBD"/>
     <w:rsid w:val="001D2F47"/>
     <w:rsid w:val="001D371A"/>
     <w:rsid w:val="001D3A18"/>
     <w:rsid w:val="001D4884"/>
     <w:rsid w:val="001D4BFB"/>
     <w:rsid w:val="001D5337"/>
     <w:rsid w:val="001D618F"/>
     <w:rsid w:val="001D74D8"/>
     <w:rsid w:val="001E012C"/>
     <w:rsid w:val="001E162D"/>
     <w:rsid w:val="001E1949"/>
     <w:rsid w:val="001E27B4"/>
     <w:rsid w:val="001E37E3"/>
@@ -4231,50 +4251,51 @@
     <w:rsid w:val="0084551E"/>
     <w:rsid w:val="00852A45"/>
     <w:rsid w:val="00856571"/>
     <w:rsid w:val="00865DD5"/>
     <w:rsid w:val="00872962"/>
     <w:rsid w:val="00876BB8"/>
     <w:rsid w:val="00877C59"/>
     <w:rsid w:val="00880DF0"/>
     <w:rsid w:val="0088150E"/>
     <w:rsid w:val="008820CE"/>
     <w:rsid w:val="00886CF2"/>
     <w:rsid w:val="00893835"/>
     <w:rsid w:val="008938E5"/>
     <w:rsid w:val="008A3F67"/>
     <w:rsid w:val="008A401C"/>
     <w:rsid w:val="008B68E7"/>
     <w:rsid w:val="008C133E"/>
     <w:rsid w:val="008C3137"/>
     <w:rsid w:val="008C407E"/>
     <w:rsid w:val="008C6008"/>
     <w:rsid w:val="008C773A"/>
     <w:rsid w:val="008D0F79"/>
     <w:rsid w:val="008D1B9C"/>
     <w:rsid w:val="008D41FC"/>
     <w:rsid w:val="008D7B76"/>
+    <w:rsid w:val="008E1BE1"/>
     <w:rsid w:val="008E32A3"/>
     <w:rsid w:val="008E3541"/>
     <w:rsid w:val="008E73BA"/>
     <w:rsid w:val="008E776D"/>
     <w:rsid w:val="008F0022"/>
     <w:rsid w:val="008F3C01"/>
     <w:rsid w:val="008F73F4"/>
     <w:rsid w:val="00900B8C"/>
     <w:rsid w:val="00901AE3"/>
     <w:rsid w:val="00904D82"/>
     <w:rsid w:val="00905383"/>
     <w:rsid w:val="009075AF"/>
     <w:rsid w:val="009078E0"/>
     <w:rsid w:val="009116E5"/>
     <w:rsid w:val="009165D3"/>
     <w:rsid w:val="009176B7"/>
     <w:rsid w:val="00923FEF"/>
     <w:rsid w:val="00926988"/>
     <w:rsid w:val="009335DB"/>
     <w:rsid w:val="00936906"/>
     <w:rsid w:val="00936FCA"/>
     <w:rsid w:val="00937C8A"/>
     <w:rsid w:val="00942116"/>
     <w:rsid w:val="009425DC"/>
     <w:rsid w:val="00943863"/>
@@ -4644,76 +4665,77 @@
     <w:rsid w:val="00F55AF6"/>
     <w:rsid w:val="00F57911"/>
     <w:rsid w:val="00F639F2"/>
     <w:rsid w:val="00F6574A"/>
     <w:rsid w:val="00F70455"/>
     <w:rsid w:val="00F705FA"/>
     <w:rsid w:val="00F70F6B"/>
     <w:rsid w:val="00F75A89"/>
     <w:rsid w:val="00F81AF4"/>
     <w:rsid w:val="00F82385"/>
     <w:rsid w:val="00F837A4"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rsid w:val="00F83E81"/>
     <w:rsid w:val="00F8464E"/>
     <w:rsid w:val="00F86ED8"/>
     <w:rsid w:val="00F87DF1"/>
     <w:rsid w:val="00F913D7"/>
     <w:rsid w:val="00FA131A"/>
     <w:rsid w:val="00FA36EE"/>
     <w:rsid w:val="00FA681F"/>
     <w:rsid w:val="00FB5F18"/>
     <w:rsid w:val="00FC0378"/>
     <w:rsid w:val="00FC5532"/>
     <w:rsid w:val="00FD2B7E"/>
     <w:rsid w:val="00FD3F70"/>
+    <w:rsid w:val="00FD65DD"/>
     <w:rsid w:val="00FE21F7"/>
     <w:rsid w:val="00FE34D7"/>
     <w:rsid w:val="00FE4E73"/>
     <w:rsid w:val="00FE675D"/>
     <w:rsid w:val="00FE7D24"/>
     <w:rsid w:val="00FF058C"/>
     <w:rsid w:val="00FF3468"/>
     <w:rsid w:val="00FF6DD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C7DE49F"/>
   <w15:docId w15:val="{EA5474FD-FCA1-4300-9191-32ECF93367B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -7092,50 +7114,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45ADCD00-E819-4D57-8635-639C66310BCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>55</Words>
-  <Characters>317</Characters>
+  <Characters>320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>user</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>371</CharactersWithSpaces>
+  <CharactersWithSpaces>374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>