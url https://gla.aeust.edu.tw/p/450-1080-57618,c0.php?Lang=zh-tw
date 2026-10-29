--- v0 (2026-09-13)
+++ v1 (2026-10-29)
@@ -204,63 +204,69 @@
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1905"/>
         <w:gridCol w:w="1452"/>
         <w:gridCol w:w="2615"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="511"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="3013"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w14:paraId="0A0CD61F" w14:textId="77777777" w:rsidTr="00173A95">
         <w:trPr>
           <w:trHeight w:val="434"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4EB538" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
+          <w:p w14:paraId="1D4EB538" w14:textId="705F3105" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>學生姓名</w:t>
+            </w:r>
+            <w:r w:rsidR="000B573A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>/學號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6F8AF5E4" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41080FC8" w14:textId="57B275A7" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00C770E4">
             <w:pPr>
@@ -288,156 +294,140 @@
           <w:p w14:paraId="6D52517B" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="00BB3A20" w:rsidRDefault="004A11AA" w:rsidP="00E2177D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00173A95" w:rsidRPr="00BB3A20" w14:paraId="04963ADA" w14:textId="361E4D6C" w:rsidTr="00173A95">
         <w:trPr>
           <w:trHeight w:val="434"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F996B7C" w14:textId="101F2EB3" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk238628453"/>
             <w:r w:rsidRPr="00173A95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>專班名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4161" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BBD348F" w14:textId="15A960C2" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>新</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">新南向專班 </w:t>
+            </w:r>
+            <w:r w:rsidR="008F2077">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3A20">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>南向專班</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>海青班</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="733234DA" w14:textId="0A94C87E" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00173A95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>年級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="438CF1E4" w14:textId="6D0CE3A2" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="008F2077" w:rsidP="00173A95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00E94170" w:rsidRPr="00BB3A20" w14:paraId="52E89334" w14:textId="77777777" w:rsidTr="00173A95">
         <w:trPr>
           <w:trHeight w:val="434"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297F0F3F" w14:textId="0A5AC53B" w:rsidR="00E94170" w:rsidRPr="00BB3A20" w:rsidRDefault="00E94170" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
@@ -563,51 +553,51 @@
             </w:r>
             <w:r w:rsidR="008F2077">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8689" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C3315EE" w14:textId="797AE318" w:rsidR="003C00F5" w:rsidRPr="003C00F5" w:rsidRDefault="00234FB4" w:rsidP="003C00F5">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidRPr="00234FB4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               </w:rPr>
               <w:t xml:space="preserve"> (填寫縣市區域即可)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00173A95" w:rsidRPr="00BB3A20" w14:paraId="463AAB55" w14:textId="55E227D0" w:rsidTr="00173A95">
@@ -628,69 +618,61 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>是否合租</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4154" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A87C919" w14:textId="76481D12" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>否</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">否 </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34A7C30B" w14:textId="5530EF01" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00173A95">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
@@ -703,57 +685,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>每月租金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3324" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601E38CB" w14:textId="09AAA94D" w:rsidR="00173A95" w:rsidRPr="00BB3A20" w:rsidRDefault="00173A95" w:rsidP="00173A95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="700" w:firstLine="1680"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...5 lines deleted...]
-              <w:t>月</w:t>
+              <w:t>/月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00173A95" w:rsidRPr="00BB3A20" w14:paraId="42768D24" w14:textId="77777777" w:rsidTr="00173A95">
         <w:trPr>
           <w:trHeight w:val="434"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A57FF9C" w14:textId="278539FA" w:rsidR="00173A95" w:rsidRDefault="00173A95" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -763,69 +739,61 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8689" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C09E3D8" w14:textId="732DA4C5" w:rsidR="00173A95" w:rsidRPr="00C770E4" w:rsidRDefault="00173A95" w:rsidP="00173A95">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">公寓 </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>大廈</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">大廈 </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">透天 </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3A20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
@@ -839,65 +807,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E94170" w:rsidRPr="00BB3A20" w14:paraId="247A4C7E" w14:textId="77777777" w:rsidTr="00173A95">
         <w:trPr>
           <w:trHeight w:val="721"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022024B5" w14:textId="77777777" w:rsidR="00E94170" w:rsidRPr="007B6605" w:rsidRDefault="00E94170" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>校外</w:t>
-[...13 lines deleted...]
-              <w:t>居狀況</w:t>
+              <w:t>校外賃居狀況</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="262CD8B2" w14:textId="77777777" w:rsidR="00E94170" w:rsidRPr="007B6605" w:rsidRDefault="00E94170" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(環境狀況)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2181ED33" w14:textId="77777777" w:rsidR="00E94170" w:rsidRPr="007B6605" w:rsidRDefault="00E94170" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
@@ -1104,65 +1058,51 @@
               </w:rPr>
               <w:t>□防火梯</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□警衛</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>□獨立</w:t>
-[...13 lines deleted...]
-              <w:t>煙器</w:t>
+              <w:t>□獨立偵煙器</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□監視器</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□其他</w:t>
             </w:r>
@@ -1217,65 +1157,51 @@
               </w:rPr>
               <w:t>□客廳</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□餐廳</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>□廚房（可否炊</w:t>
-[...13 lines deleted...]
-              <w:t>□可□否）</w:t>
+              <w:t>□廚房（可否炊爨□可□否）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E53553" w14:textId="77777777" w:rsidR="00E94170" w:rsidRPr="007B6605" w:rsidRDefault="00E94170" w:rsidP="00173A95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="600" w:firstLine="1440"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□衛浴（□獨立</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
@@ -1665,51 +1591,51 @@
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□尚可</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□悶熱</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EAAAB4B" w14:textId="4BC91E2E" w:rsidR="00173A95" w:rsidRPr="007B6605" w:rsidRDefault="00E94170" w:rsidP="00173A95">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90" w:afterLines="25" w:after="90" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>環境治安情形</w:t>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="007B6605">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□良好</w:t>
@@ -1786,67 +1712,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5370D9D2" w14:textId="0A8ED577" w:rsidR="00E94170" w:rsidRPr="00200F20" w:rsidRDefault="00E94170" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="A6A6A6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6"/>
               </w:rPr>
-              <w:t>(照片</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 訪視老師與學生)</w:t>
+              <w:t>(照片一 訪視老師與學生)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B613238" w14:textId="69ABCF76" w:rsidR="00E94170" w:rsidRPr="00200F20" w:rsidRDefault="00E94170" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="A6A6A6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6"/>
               </w:rPr>
               <w:t>(照片二 學生居住環境</w:t>
             </w:r>
@@ -2172,51 +2082,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2645A23F" w14:textId="77777777" w:rsidR="008F2077" w:rsidRPr="00BB3A20" w:rsidRDefault="008F2077" w:rsidP="00E94170">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FD0B5A2" w14:textId="77777777" w:rsidR="004A11AA" w:rsidRPr="008F2077" w:rsidRDefault="004A11AA" w:rsidP="008F2077">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A11AA" w:rsidRPr="008F2077" w:rsidSect="003D5950">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="142" w:footer="454" w:gutter="0"/>
       <w:pgBorders>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38BC2502" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
@@ -2318,53 +2228,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康中圓體">
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="70BA22BD" w14:textId="05219A3D" w:rsidR="00E2177D" w:rsidRDefault="003B41BF" w:rsidP="003B41BF">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003B41BF">
       <w:t>SA-5-09</w:t>
     </w:r>
     <w:r w:rsidR="003D5950">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>-2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44E90039" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="409BAA6B" w14:textId="77777777" w:rsidR="009176B7" w:rsidRDefault="009176B7" w:rsidP="004A11AA">
@@ -4513,58 +4420,57 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="179396135">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1101757768">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1693074265">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1891262574">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="244388710">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4585,50 +4491,51 @@
     <w:rsid w:val="00050415"/>
     <w:rsid w:val="00053BDE"/>
     <w:rsid w:val="0005513D"/>
     <w:rsid w:val="000650BB"/>
     <w:rsid w:val="00067667"/>
     <w:rsid w:val="00070802"/>
     <w:rsid w:val="00071033"/>
     <w:rsid w:val="00072938"/>
     <w:rsid w:val="000737BE"/>
     <w:rsid w:val="00080EAD"/>
     <w:rsid w:val="00082F20"/>
     <w:rsid w:val="000857E6"/>
     <w:rsid w:val="00086E99"/>
     <w:rsid w:val="0009042B"/>
     <w:rsid w:val="00090F1D"/>
     <w:rsid w:val="00090F47"/>
     <w:rsid w:val="00091C60"/>
     <w:rsid w:val="0009403C"/>
     <w:rsid w:val="0009618B"/>
     <w:rsid w:val="00097804"/>
     <w:rsid w:val="000A1AB8"/>
     <w:rsid w:val="000A2FE4"/>
     <w:rsid w:val="000A604F"/>
     <w:rsid w:val="000B1CF6"/>
     <w:rsid w:val="000B24EF"/>
+    <w:rsid w:val="000B573A"/>
     <w:rsid w:val="000C1841"/>
     <w:rsid w:val="000C2E7B"/>
     <w:rsid w:val="000C3B99"/>
     <w:rsid w:val="000C730A"/>
     <w:rsid w:val="000D2A83"/>
     <w:rsid w:val="000E131E"/>
     <w:rsid w:val="000E1E67"/>
     <w:rsid w:val="000E2B2A"/>
     <w:rsid w:val="000E4AB5"/>
     <w:rsid w:val="000E605C"/>
     <w:rsid w:val="000E7A41"/>
     <w:rsid w:val="000E7AA8"/>
     <w:rsid w:val="000E7F0E"/>
     <w:rsid w:val="000F37C8"/>
     <w:rsid w:val="0010178A"/>
     <w:rsid w:val="001100FC"/>
     <w:rsid w:val="001131BB"/>
     <w:rsid w:val="00113E57"/>
     <w:rsid w:val="00117DE9"/>
     <w:rsid w:val="001221C7"/>
     <w:rsid w:val="0012238C"/>
     <w:rsid w:val="0012304D"/>
     <w:rsid w:val="00124C96"/>
     <w:rsid w:val="00127BB6"/>
     <w:rsid w:val="001300C5"/>
@@ -4815,50 +4722,51 @@
     <w:rsid w:val="003D6557"/>
     <w:rsid w:val="003E0A01"/>
     <w:rsid w:val="003E48C7"/>
     <w:rsid w:val="003E5553"/>
     <w:rsid w:val="003E5712"/>
     <w:rsid w:val="003F209E"/>
     <w:rsid w:val="003F3E3D"/>
     <w:rsid w:val="003F4D9C"/>
     <w:rsid w:val="003F547D"/>
     <w:rsid w:val="003F5F57"/>
     <w:rsid w:val="00401272"/>
     <w:rsid w:val="0040299A"/>
     <w:rsid w:val="00402BCE"/>
     <w:rsid w:val="00403247"/>
     <w:rsid w:val="00404DE7"/>
     <w:rsid w:val="00406565"/>
     <w:rsid w:val="00413026"/>
     <w:rsid w:val="0041450C"/>
     <w:rsid w:val="00415730"/>
     <w:rsid w:val="00421D42"/>
     <w:rsid w:val="00431C48"/>
     <w:rsid w:val="004328C6"/>
     <w:rsid w:val="00433E84"/>
     <w:rsid w:val="00434FBA"/>
     <w:rsid w:val="00435B5F"/>
+    <w:rsid w:val="0043793C"/>
     <w:rsid w:val="00443418"/>
     <w:rsid w:val="00445B23"/>
     <w:rsid w:val="004527AC"/>
     <w:rsid w:val="00452877"/>
     <w:rsid w:val="00471772"/>
     <w:rsid w:val="004768F6"/>
     <w:rsid w:val="0048055D"/>
     <w:rsid w:val="004879CF"/>
     <w:rsid w:val="00490E00"/>
     <w:rsid w:val="00492446"/>
     <w:rsid w:val="00492D93"/>
     <w:rsid w:val="00496C3A"/>
     <w:rsid w:val="004A11AA"/>
     <w:rsid w:val="004A2B76"/>
     <w:rsid w:val="004B07E8"/>
     <w:rsid w:val="004B2B64"/>
     <w:rsid w:val="004B3D9B"/>
     <w:rsid w:val="004B7AF9"/>
     <w:rsid w:val="004C2749"/>
     <w:rsid w:val="004C3662"/>
     <w:rsid w:val="004C589F"/>
     <w:rsid w:val="004C5F68"/>
     <w:rsid w:val="004D21C4"/>
     <w:rsid w:val="004D51CA"/>
     <w:rsid w:val="004D792A"/>
@@ -5113,50 +5021,51 @@
     <w:rsid w:val="009165D3"/>
     <w:rsid w:val="009176B7"/>
     <w:rsid w:val="00923FEF"/>
     <w:rsid w:val="00926988"/>
     <w:rsid w:val="009335DB"/>
     <w:rsid w:val="00936906"/>
     <w:rsid w:val="00937C8A"/>
     <w:rsid w:val="00942116"/>
     <w:rsid w:val="009425DC"/>
     <w:rsid w:val="00943863"/>
     <w:rsid w:val="00943FD8"/>
     <w:rsid w:val="00950BD3"/>
     <w:rsid w:val="0095447C"/>
     <w:rsid w:val="009555B0"/>
     <w:rsid w:val="009662B5"/>
     <w:rsid w:val="00970249"/>
     <w:rsid w:val="00971C75"/>
     <w:rsid w:val="009740E9"/>
     <w:rsid w:val="009803B5"/>
     <w:rsid w:val="00981FDE"/>
     <w:rsid w:val="00983DA2"/>
     <w:rsid w:val="00991C46"/>
     <w:rsid w:val="00991F42"/>
     <w:rsid w:val="0099740B"/>
     <w:rsid w:val="00997C95"/>
+    <w:rsid w:val="009A0B48"/>
     <w:rsid w:val="009A4C8C"/>
     <w:rsid w:val="009A7D15"/>
     <w:rsid w:val="009A7D5D"/>
     <w:rsid w:val="009B02D0"/>
     <w:rsid w:val="009B31CE"/>
     <w:rsid w:val="009B3B09"/>
     <w:rsid w:val="009B5497"/>
     <w:rsid w:val="009B5DA0"/>
     <w:rsid w:val="009C21AA"/>
     <w:rsid w:val="009C6A59"/>
     <w:rsid w:val="009D00F9"/>
     <w:rsid w:val="009D0639"/>
     <w:rsid w:val="009D123B"/>
     <w:rsid w:val="009D31D0"/>
     <w:rsid w:val="009E0048"/>
     <w:rsid w:val="009E10CA"/>
     <w:rsid w:val="009E2E8C"/>
     <w:rsid w:val="009E5A2A"/>
     <w:rsid w:val="009E6592"/>
     <w:rsid w:val="009E7A98"/>
     <w:rsid w:val="009F0349"/>
     <w:rsid w:val="009F0C0D"/>
     <w:rsid w:val="009F1E68"/>
     <w:rsid w:val="009F2364"/>
     <w:rsid w:val="009F2960"/>
@@ -5509,51 +5418,51 @@
     <w:rsid w:val="00FE34D7"/>
     <w:rsid w:val="00FE4E73"/>
     <w:rsid w:val="00FE675D"/>
     <w:rsid w:val="00FE7D24"/>
     <w:rsid w:val="00FF058C"/>
     <w:rsid w:val="00FF09C7"/>
     <w:rsid w:val="00FF3468"/>
     <w:rsid w:val="00FF6DD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C7DE49F"/>
   <w15:docId w15:val="{EA5474FD-FCA1-4300-9191-32ECF93367B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -7901,50 +7810,50 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>111</Words>
-  <Characters>636</Characters>
+  <Characters>639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>user</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>746</CharactersWithSpaces>
+  <CharactersWithSpaces>749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>